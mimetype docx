--- v0 (2025-11-23)
+++ v1 (2026-10-06)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0EA522A4" w14:textId="660118D4" w:rsidR="00CF6A50" w:rsidRPr="00FF5105" w:rsidRDefault="00027114" w:rsidP="00CF6A50">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5105">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E958CB2" wp14:editId="1062492D">
             <wp:extent cx="4072890" cy="944910"/>
             <wp:effectExtent l="19050" t="19050" r="22860" b="26670"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -158,106 +158,86 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009C1585" w:rsidRPr="00A92ED6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>TITLE All CAPS CENTRED 1</w:t>
       </w:r>
       <w:r w:rsidR="00D35145" w:rsidRPr="00A92ED6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009C1585" w:rsidRPr="00A92ED6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009C1585" w:rsidRPr="00A92ED6">
+        <w:t xml:space="preserve"> pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92ED6">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6D506E" w14:textId="77777777" w:rsidR="00A92ED6" w:rsidRPr="00A92ED6" w:rsidRDefault="00A92ED6" w:rsidP="009C1585">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03234AFB" w14:textId="6357DAAF" w:rsidR="009C1585" w:rsidRPr="00FF5105" w:rsidRDefault="009C1585" w:rsidP="009C1585">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5105">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">AUTHOR NAME All CAPS 14 </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>AUTHOR NAME All CAPS 14 pt</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="41BE949C" w14:textId="23E9D017" w:rsidR="009C1585" w:rsidRPr="00FF5105" w:rsidRDefault="009C1585" w:rsidP="00FF5105">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5105">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>Affiliation as f</w:t>
       </w:r>
       <w:r w:rsidR="00FF5105" w:rsidRPr="00FF5105">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>oot</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5105">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>n</w:t>
@@ -372,87 +352,67 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22641D08" w14:textId="77777777" w:rsidR="00A92ED6" w:rsidRPr="00FF5105" w:rsidRDefault="00A92ED6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55AE8C90" w14:textId="61282566" w:rsidR="009C1585" w:rsidRPr="00511C95" w:rsidRDefault="009C1585">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511C95">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heading One justified bold14 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00511C95">
+        <w:t>Heading One justified bold14 pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BDBD29" w14:textId="618B80EA" w:rsidR="009C1585" w:rsidRPr="00FF5105" w:rsidRDefault="009C1585" w:rsidP="009C1585">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF5105">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Heading Two justified bold 12 pt</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2CDFB495" w14:textId="77777777" w:rsidR="00A92ED6" w:rsidRDefault="00A92ED6" w:rsidP="00A92ED6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1329E608" w14:textId="5A36420E" w:rsidR="009C1585" w:rsidRPr="00FF5105" w:rsidRDefault="009C1585" w:rsidP="00A92ED6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5105">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>No indent after heading justified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6DD6BA" w14:textId="5B76C3CB" w:rsidR="009C1585" w:rsidRPr="00FF5105" w:rsidRDefault="009C1585" w:rsidP="009C1585">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
@@ -948,83 +908,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5879EECA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>It has been published by JASO under a Creative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5879EECA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Commons Attribution-</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> License </w:t>
+        <w:t xml:space="preserve">Commons Attribution-NonCommercial-ShareAlike License </w:t>
       </w:r>
       <w:r w:rsidRPr="5879EECA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(CC BY NC 4.0) that allows others to share the work with an acknowledgement of the work's authorship and initial publication in this journal as long as it is non-commercial and that those using the work must agree to distribute it under the same license as the original. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="5879EECA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5879EECA">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1121,51 +1049,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="516AB60A" w14:textId="77777777" w:rsidR="00204864" w:rsidRPr="00D61338" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D61338">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>JASO house style</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D68B7B" w14:textId="77777777" w:rsidR="00204864" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12B1AC1A" w14:textId="63900EF6" w:rsidR="00204864" w:rsidRPr="00E77122" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
@@ -1284,51 +1211,65 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>For references to online sources that do not have DOIs nor have been formally published so lack persistent identifiers - a) give your last date of access, b) please enter the source into the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E77122">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>perma.cc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> digital archive and quote the Perma.cc URL. (To explain why we prefer this service: perma.cc make a copy of a resource but if the original remains live they will pass anyone who clicks on the </w:t>
+        <w:t xml:space="preserve"> digital archive and quote the Perma.cc URL. (To explain why we prefer this service: perma.cc make a copy of a resource but if the original remains </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>live</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they will pass anyone who clicks on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E77122">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>perma.cc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>url</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1369,57 +1310,59 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>bibliographic references</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD8F16A" w14:textId="77777777" w:rsidR="007F2BFD" w:rsidRDefault="007F2BFD" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2667FB1B" w14:textId="771090EA" w:rsidR="00204864" w:rsidRPr="007F2BFD" w:rsidRDefault="007F2BFD" w:rsidP="007F2BFD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Added in 2025. Please include DOI numbers where they exist for books and book chapters as well as for journal articles. Increasingly DOIs are available for older material as well as for recent publications so </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Added in 2025. Please include DOI numbers where they exist for books and book chapters as well as for journal articles. Increasingly DOIs are available for older material as well as for recent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">authors are asked to </w:t>
-      </w:r>
+        <w:t>publications</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t>please check.</w:t>
+        <w:t xml:space="preserve"> so authors are asked to please check.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E19128C" w14:textId="77777777" w:rsidR="00204864" w:rsidRPr="00E77122" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Book:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E9799A" w14:textId="77777777" w:rsidR="00204864" w:rsidRPr="00E77122" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
@@ -1517,93 +1460,51 @@
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F2005E" w14:textId="77777777" w:rsidR="003670AE" w:rsidRDefault="003670AE" w:rsidP="003670AE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Edited book/conference proceedings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5904F070" w14:textId="77777777" w:rsidR="003670AE" w:rsidRDefault="003670AE" w:rsidP="003670AE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maurice </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> Sie Fat (eds.) 1998. </w:t>
+        <w:t xml:space="preserve">Maurice Godelier, Thomas R. Trautmann and Franklin E. Tjon Sie Fat (eds.) 1998. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Transformations of kinship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>, Washington and London: Smithsonian Institution Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5801773B" w14:textId="77777777" w:rsidR="003670AE" w:rsidRPr="00E77122" w:rsidRDefault="003670AE" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52D46AA6" w14:textId="77777777" w:rsidR="00204864" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
@@ -1612,132 +1513,89 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Chapter in edited book/conference proceedings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C5565" w14:textId="77777777" w:rsidR="00204864" w:rsidRPr="00E77122" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parkin, Robert 1998. Dravidian and Iroquois in South Asia, in Maurice </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> Sie Fat (eds.), </w:t>
+        <w:t xml:space="preserve">Parkin, Robert 1998. Dravidian and Iroquois in South Asia, in Maurice Godelier, Thomas R. Trautmann and Franklin E. Tjon Sie Fat (eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Transformations of kinship</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>, 252-270. Washington and London: Smithsonian Institution Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0634DD89" w14:textId="77777777" w:rsidR="00204864" w:rsidRPr="00E77122" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35237C14" w14:textId="77777777" w:rsidR="00204864" w:rsidRPr="00E77122" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Chapter in book of essays by a single author:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5BE4A8" w14:textId="77777777" w:rsidR="00204864" w:rsidRPr="00E77122" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkin, Robert 2001. Durkheimian evolution in the work of Marcel Mauss, in Robert Parkin, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Perilous transactions: papers in general and Indian anthropology</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
@@ -1847,228 +1705,324 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38A35190" w14:textId="77777777" w:rsidR="00204864" w:rsidRDefault="00204864" w:rsidP="00204864">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77122">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Online Resource:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4658A2CF" w14:textId="6493854F" w:rsidR="00204864" w:rsidRPr="00460668" w:rsidRDefault="00204864" w:rsidP="00460668">
+    <w:p w14:paraId="4658A2CF" w14:textId="6493854F" w:rsidR="00204864" w:rsidRDefault="00204864" w:rsidP="00460668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zeitlyn, David 2022. Discussing Mambila </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pider </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ivination and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nthropology in Cameroon, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Know Show Podcast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77122">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>https://perma.cc/8WHQ-DB92 (accessed 10 Nov 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1304D0E2" w14:textId="77777777" w:rsidR="00AD429F" w:rsidRDefault="00AD429F" w:rsidP="00460668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E1EC1F" w14:textId="2A7E1450" w:rsidR="00AD429F" w:rsidRPr="00AD429F" w:rsidRDefault="00AD429F" w:rsidP="00AD429F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77122">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Zeitlyn, David 2022. Discussing Mambila </w:t>
+      <w:r w:rsidRPr="00AD429F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Film or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">pider </w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD429F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Audiovisual material</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00E77122">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632C3CF9" w14:textId="77777777" w:rsidR="00AD429F" w:rsidRPr="00AD429F" w:rsidRDefault="00AD429F" w:rsidP="00AD429F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD429F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>Scott, Ridley (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD429F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD429F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). 1982. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD429F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00204864" w:rsidRPr="00460668" w:rsidSect="00A92ED6">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Blade Runner,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD429F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beverly Hills: The Ladd Company, Shaw Brothers and Blade Runner Partnership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119494CF" w14:textId="77777777" w:rsidR="00AD429F" w:rsidRPr="00460668" w:rsidRDefault="00AD429F" w:rsidP="00460668">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AD429F" w:rsidRPr="00460668" w:rsidSect="00A92ED6">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D1EDE2A" w14:textId="77777777" w:rsidR="000A023A" w:rsidRDefault="000A023A" w:rsidP="00E175AB">
+    <w:p w14:paraId="62FB2729" w14:textId="77777777" w:rsidR="00BC0A5E" w:rsidRDefault="00BC0A5E" w:rsidP="00E175AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E7984A" w14:textId="77777777" w:rsidR="000A023A" w:rsidRDefault="000A023A" w:rsidP="00E175AB">
+    <w:p w14:paraId="7FB717D8" w14:textId="77777777" w:rsidR="00BC0A5E" w:rsidRDefault="00BC0A5E" w:rsidP="00E175AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="664440662"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="2366EDB2" w14:textId="6CA868E7" w:rsidR="00E175AB" w:rsidRDefault="00E175AB" w:rsidP="00360B25">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -2076,51 +2030,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3D261FE2" w14:textId="77777777" w:rsidR="00E175AB" w:rsidRDefault="00E175AB" w:rsidP="00E175AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       </w:rPr>
       <w:id w:val="386232728"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1DD31314" w14:textId="778C79A8" w:rsidR="00E175AB" w:rsidRPr="00511C95" w:rsidRDefault="00E175AB" w:rsidP="00360B25">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00511C95">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -2174,97 +2128,97 @@
       </w:rPr>
       <w:t xml:space="preserve">JASO </w:t>
     </w:r>
     <w:r w:rsidRPr="00511C95">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:color w:val="444444"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>ISSN: 2040-1876 Vol x 202x</w:t>
     </w:r>
     <w:r w:rsidRPr="00511C95">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:color w:val="444444"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13FF7390" w14:textId="77777777" w:rsidR="000A023A" w:rsidRDefault="000A023A" w:rsidP="00E175AB">
+    <w:p w14:paraId="67D8060F" w14:textId="77777777" w:rsidR="00BC0A5E" w:rsidRDefault="00BC0A5E" w:rsidP="00E175AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2730D215" w14:textId="77777777" w:rsidR="000A023A" w:rsidRDefault="000A023A" w:rsidP="00E175AB">
+    <w:p w14:paraId="2D9C64D0" w14:textId="77777777" w:rsidR="00BC0A5E" w:rsidRDefault="00BC0A5E" w:rsidP="00E175AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="464102D5" w14:textId="225BC2D8" w:rsidR="00E175AB" w:rsidRPr="00FF5105" w:rsidRDefault="00E175AB" w:rsidP="00FF5105">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FF5105">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       </w:rPr>
       <w:t xml:space="preserve">SURNAME, </w:t>
     </w:r>
     <w:r w:rsidR="000B4074">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:i/>
       </w:rPr>
       <w:t>Title</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5133553B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="018EEF26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2457,53 +2411,54 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1974557723">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="101269710">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:zoom w:percent="221"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C1585"/>
     <w:rsid w:val="00027114"/>
     <w:rsid w:val="0003406A"/>
@@ -2559,71 +2514,74 @@
     <w:rsid w:val="007F2BFD"/>
     <w:rsid w:val="007F7A30"/>
     <w:rsid w:val="008737C4"/>
     <w:rsid w:val="008A3AD0"/>
     <w:rsid w:val="008A6A56"/>
     <w:rsid w:val="008D0C57"/>
     <w:rsid w:val="008E1965"/>
     <w:rsid w:val="008E7A3E"/>
     <w:rsid w:val="00942B66"/>
     <w:rsid w:val="0096358D"/>
     <w:rsid w:val="00991295"/>
     <w:rsid w:val="009C133F"/>
     <w:rsid w:val="009C1585"/>
     <w:rsid w:val="009C2E72"/>
     <w:rsid w:val="009E173C"/>
     <w:rsid w:val="009F68F8"/>
     <w:rsid w:val="00A040E3"/>
     <w:rsid w:val="00A342F2"/>
     <w:rsid w:val="00A408F1"/>
     <w:rsid w:val="00A4677E"/>
     <w:rsid w:val="00A744B2"/>
     <w:rsid w:val="00A92ED6"/>
     <w:rsid w:val="00AA6E01"/>
     <w:rsid w:val="00AC763F"/>
     <w:rsid w:val="00AD101C"/>
+    <w:rsid w:val="00AD429F"/>
     <w:rsid w:val="00AD6BFA"/>
     <w:rsid w:val="00AE59BA"/>
     <w:rsid w:val="00B05E19"/>
     <w:rsid w:val="00B257B7"/>
     <w:rsid w:val="00B35A09"/>
     <w:rsid w:val="00B47D6A"/>
     <w:rsid w:val="00B55EE7"/>
     <w:rsid w:val="00B62FD9"/>
     <w:rsid w:val="00BA0F96"/>
+    <w:rsid w:val="00BC0A5E"/>
     <w:rsid w:val="00BD48FF"/>
     <w:rsid w:val="00C251CE"/>
     <w:rsid w:val="00C77325"/>
     <w:rsid w:val="00CC4908"/>
     <w:rsid w:val="00CC51AA"/>
     <w:rsid w:val="00CC5625"/>
     <w:rsid w:val="00CE7FCA"/>
     <w:rsid w:val="00CF6A50"/>
     <w:rsid w:val="00D2277D"/>
     <w:rsid w:val="00D35145"/>
     <w:rsid w:val="00D612ED"/>
     <w:rsid w:val="00D61338"/>
+    <w:rsid w:val="00D903C6"/>
     <w:rsid w:val="00DA0F5A"/>
     <w:rsid w:val="00DB4C86"/>
     <w:rsid w:val="00DE4FF9"/>
     <w:rsid w:val="00DF1900"/>
     <w:rsid w:val="00E05E65"/>
     <w:rsid w:val="00E175AB"/>
     <w:rsid w:val="00E234D4"/>
     <w:rsid w:val="00E43EDF"/>
     <w:rsid w:val="00E53C3C"/>
     <w:rsid w:val="00E7360B"/>
     <w:rsid w:val="00E77122"/>
     <w:rsid w:val="00E97516"/>
     <w:rsid w:val="00EA094F"/>
     <w:rsid w:val="00EB666B"/>
     <w:rsid w:val="00EB7A20"/>
     <w:rsid w:val="00EE30A8"/>
     <w:rsid w:val="00EE7BC2"/>
     <w:rsid w:val="00EF5A14"/>
     <w:rsid w:val="00F66D41"/>
     <w:rsid w:val="00FC7297"/>
     <w:rsid w:val="00FD72BB"/>
     <w:rsid w:val="00FF5105"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -2633,51 +2591,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C47B87E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C09D628A-9CF4-8E40-B389-9EAE6B64514A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3052,51 +3010,50 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DF1900"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
@@ -3215,51 +3172,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E77122"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="52433090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2068919387">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4034,70 +3991,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3791</Characters>
+  <Pages>1</Pages>
+  <Words>712</Words>
+  <Characters>3899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4447</CharactersWithSpaces>
+  <CharactersWithSpaces>4597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>David Zeitlyn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>