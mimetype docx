--- v0 (2026-01-17)
+++ v1 (2026-10-06)
@@ -1,5688 +1,2466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6DEF9935" w14:textId="77777777" w:rsidR="00A914D7" w:rsidRPr="00A914D7" w:rsidRDefault="00A914D7" w:rsidP="00D7591E">
-      <w:pPr>
+    <w:p w14:paraId="33EAFEA4" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C2513E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C9EC763" wp14:editId="1253E394">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F60C749" wp14:editId="038EDED6">
             <wp:extent cx="3863211" cy="896264"/>
             <wp:effectExtent l="19050" t="19050" r="23495" b="18415"/>
-            <wp:docPr id="587049542" name="Picture 587049542" descr="A close up of a logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1604454193" name="Picture 1604454193" descr="A close up of a logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="A close up of a logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3871688" cy="898231"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="4472C4">
                           <a:lumMod val="75000"/>
                         </a:srgbClr>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD580C4" w14:textId="77777777" w:rsidR="00A914D7" w:rsidRPr="00A914D7" w:rsidRDefault="00A914D7" w:rsidP="00D7591E">
-      <w:pPr>
+    <w:p w14:paraId="5937AACD" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A0506A" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="DengXian" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C39D975" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="73F3F666">
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">LISA BHUNGALIA. </w:t>
       </w:r>
-      <w:r w:rsidRPr="73F3F666">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ELASTIC EMPIRE: REFASHIONING WAR THOUGH AID IN PALESTINE. </w:t>
       </w:r>
-      <w:r w:rsidRPr="73F3F666">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>STANFORD: STANFORD UNIVERSITY PRESS 2024. 277 P. ISBN: 9781503637511</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D8248F" w14:textId="77777777" w:rsidR="00527487" w:rsidRPr="00A914D7" w:rsidRDefault="00527487" w:rsidP="00D7591E">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="02584D60" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109D16B2" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VIVIAN HONG</w:t>
       </w:r>
-      <w:r w:rsidRPr="73F3F666">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68148357" w14:textId="77777777" w:rsidR="00CA7AF8" w:rsidRPr="00D7591E" w:rsidRDefault="00CA7AF8" w:rsidP="00D7591E">
-[...14 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="031404AE" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32043B83" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676BE230" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...189 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weaponization of humanitarian aid has featured as a growing arena of mainstream focus in the 18 months since Israel’s latest war on and genocide in Gaza began in October 2023. Attention has largely centered on Israel’s ‘total blockade’ (extending the existing blockade since 2007) of Gaza, limiting of aid entry far below ceasefire terms during temporary truces, and direct targeting of aid convoys, UN staffers, and emergency healthcare workers. Some critics also consider disproportionate focus on stymied humanitarian aid (as opposed to killing and occupation) as a form of weaponization which normalizes war. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D134DD" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...81 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Military and humanitarian enmeshments, including the 2024 Gaza floating pier, also caught headlines. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="DengXian" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operational for only 20 days before it was permanently closed, the $230 million floating ‘humanitarian aid’ dock (which incurred hundreds of millions more in damage), rapidly built by the US military between March and May 2024, was constructed to support humanitarian aid shipments. The effort was reported as first initiated by Israeli Prime Minister Benjamin Netanyahu, with President Biden in late October 2023 to open a maritime humanitarian assistance route. Enabling only a small number of trucks to come through, the floating pier was ultimately largely ineffective in supporting aid efforts. The project further failed to interfere with the Israeli blockades or to enable safer operating conditions of humanitarian organizations. In its short lifespan, it was leveraged in assisting an Israeli operation which killed nearly 300 Palestinian civilians and rescued four hostages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E5CB90" w14:textId="1B403F5F" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90649">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> timely ethnographic work, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...218 lines deleted...]
-        <w:t xml:space="preserve">global attention, </w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elastic empire: refashioning war through aid in Palestine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, political geographer Dr Lisa Bhungalia provides an important interrogation into the normalization of securitized aid in Palestine. Securitized aid manifested again in the Gaza floating pier, months after </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BB3CE7" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidR="00097DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BB3CE7" w:rsidRPr="00A914D7">
-[...115 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work was originally published in November 2023 using research conducted from 2009-2021. While more ‘spectacular’ forms of violence have drawn recent global attention, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work reminds us of the protracted (US shadow) war of ‘asphyxiation’, which has long accompanied more blatant and visceral forms of violence. This ‘quieter’ war enacted through the ‘interlacing of aid and law’ contributed conditions and blueprints for current formations of Israeli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>violence against Palestinians, building upon even longer histories of imperial formations and their haunted sites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE89829" w14:textId="57603734" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applying a topological approach to space and power, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004B5B4F" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004B5B4F" w:rsidRPr="00A914D7">
-[...164 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> examines contemporary forms of sovereignty through the concept of elasticity. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explore the making and unmaking of Palestinian life by foreign aid amidst overlapping regimes. Bringing together varied ethnographic and primary sources from across Palestine, Amman, and Washington D.C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B6416">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reveals intimate interlinkages that collapse presumed temporal and spatial distinctions. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ultimately chronicles a US war over two decades which normalized securitized aid in Palestine (and beyond), transfigured Palestinian daily life, and blurred the lines between the global war on terror and humanitarianism. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78224B69" w14:textId="25349DEC" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A914D7">
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> objects of empire. </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> begins by tracing the centrality of Palestine to contemporary consolidation of US terrorism financing law infrastructures in Chapter 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> argue that these legal, material measures codified a ‘preemptive model of punitive governance’, legitimizing state violence against ‘threats-in-waiting’ and expanded the US security state’s reach. Chapter 2 explicates the ‘elastic empire’, wherein Palestine figures as an archetype of the American empire’s workings and Palestinians figure as objects of empire. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C6544D" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C6544D" w:rsidRPr="00A914D7">
-[...279 lines deleted...]
-        <w:t>‘</w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then focuses in on the terrorism list as a technology of power. Chapter 3 traces how these lists work on and through Palestinians to achieve counterinsurgency measures via fragmentation, pacification, and long-term dispossession, ‘softening’ a population to become more governable. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BB5B20" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidR="001B6416">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remains ever attentive to individual/collective participations in the politics of refusal. Chapter 4 considers what remains post-USAID, tracing the afterlives and reverberations of Western-aligned donor intervention in Palestine. Finally, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conclude by examining Israel’s enactment of ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>asphyxiatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BB5B20" w:rsidRPr="00A914D7">
-[...51 lines deleted...]
-        <w:t xml:space="preserve">In what she deems a culminating moment in the war of humanitarian aid and law, </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violence’, which </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> argue emerges as an increasingly preferred method of warfare, especially by liberal imperial and settler-colonial powers seeking to manage the visibility of their violence. In what </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deem a culminating moment in the war of humanitarian aid and law, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A122F8" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A122F8" w:rsidRPr="00A914D7">
-[...115 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chronicles Israel’s termination of six Palestinian organizations after designating them as terrorist. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B6416">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ultimately argues that this form of slow, debilitating violence evades certain visual and temporal registers, contributing to a redistribution in contemporary warfare and late modern empire, where ‘“unknowability” is precisely the point’ (26).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B3F859" w14:textId="6E9B242C" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">reached unprecedented scales, </w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Though the scale of rapid and spectacular violence has since reached unprecedented scales, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002E278F" w:rsidRPr="00A914D7">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attentiveness to preceding and ongoing ‘quieter’ wars are more essential than ever. In considering the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>asphyxiatory</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A914D7">
-[...261 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violence (Chapter 5) of the US security state’s legally codified ‘prosecutorial web’ (Chapter 1), we might see how Israel’s current war on Gaza became politically and materially possible to enact at its present scale, and better understand geopolitical formations of surveillance and pre-emptive persecution which reverberate forward from it. Revisiting the first Trump-Netanyahu term and the then end of USAID to Palestine (Chapter 4), present ambivalence towards illegal Israeli settler expansion into Palestine becomes contextualized as an extension of the same ongoing, already-endorsed violence. It further opens up questions about the fate of regions around the world which have seen USAID programs rapidly terminated with little warning since January 2025. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005F666A" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005F666A" w:rsidRPr="00A914D7">
-[...35 lines deleted...]
-      <w:r w:rsidR="00003B38" w:rsidRPr="00A914D7">
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demonstrated how this period of USAID retreat in Palestine saw an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>escalation</w:t>
       </w:r>
-      <w:r w:rsidR="00003B38" w:rsidRPr="00A914D7">
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the counterterrorism paradigm across donor aid practices, despite the absence of aid avenues which originally introduced the US’s securitized practices, technologies, and norms. We might ask, as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> does, ‘consider[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00003B38" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00003B38" w:rsidRPr="00A914D7">
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] what remains living and breathing in its absence—what kind of violence is embedded in a world that cannot be returned’ (114)? </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EA0885" w:rsidRPr="00A914D7">
-[...9 lines deleted...]
-        <w:t>’s</w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000B63CE" w:rsidRPr="00A914D7">
-[...193 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observations regarding widespread implications of preemptive security (Chapter 1 and 2) might be particularly chilling in the current moment when revisiting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the technology of the terrorism list (Chapter 3). Since March 2025, the US, and other countries such as Germany, have leveraged ‘the list’ in ever more extreme and expanding ways against its lawful, law-abiding residents, including those who are not Palestinian nor pro-Palestine activists. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514B5C40" w14:textId="50C7AA17" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A914D7">
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> centers ‘empire’, interrogating its presence and workings in Palestine, primarily engaging Ann Stoler’s orientation towards imperial formations (2006, 2013). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="DengXian" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Framings of the US in the terms of empire have become popular once more. Scholars from the early 2000s reconsidered the valence and possibilities of ‘empire’ as, at once, a problem in post-national times, generative analytical frame, and historical formation, resulting in interventions such as the search for new imperial histories (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C03634" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="DengXian" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gerasmiov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C03634" w:rsidRPr="00A914D7">
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="DengXian" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. 2005) and proposals of new imperialism (Harvey 2003). Others since have theorized about the grounds for what, if anything, might lie beyond empire (Bonilla 2015, Burbank and Cooper 2023, Butler 2012, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C03634" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="DengXian" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Coronil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C03634" w:rsidRPr="00A914D7">
-[...369 lines deleted...]
-        <w:t xml:space="preserve">? How might we consider </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="DengXian" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Departing from an analytical apparatus grounded in present and historical ethnographic evidence, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00297BF6" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bhungalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is able to account for contemporary forms of imperialism which diverge, contradict, and differentiate in degrees of sovereignty. We might ask what follows the visibility of ‘empire’ and its ‘elastic’ influences beyond borders? How do we conceptualize the US empire currently, as its preference for less visible asphyxiation takes a backseat to direct forms of military violence, accompanied more often by blatant celebration than liberal imperial justifications? What might it mean for Israel to figure as an imperial center alongside the US, when it’s ‘desires’ contextualize imperial subjects who are variably (and often temporarily) made imperial agents in the collapse between imperial peripheries and center(s)? How might we consider </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00297BF6" w:rsidRPr="00A914D7">
-[...43 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposal of Palestinians as objects of US empire, when individuals increasingly inhabit blurred, non-citizen (or perhaps un-citizen), imperial subject/agent positions vis-à-vis US empire?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531EEEFF" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A914D7">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">In times of visceral violence, </w:t>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intervention elucidates the conditions of possibility for the current brutality being enacted by the US and Israel in Palestine, through tracing prior decades of convergence between humanitarian and military efforts. It demonstrates the mechanisms that proliferate and repeat, metastasizing and accelerating, no longer requiring the same temporal lag for normalization. In times of visceral violence, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C611BB" w:rsidRPr="00A914D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bhungalia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C611BB" w:rsidRPr="00A914D7">
-[...31 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reminds us of the long-enduring forms of ‘softening’ violence that emerge without an ‘event’ which we can point to, but that occur and dispossess nonetheless. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C38E1E" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2FFACD" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B56582" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C2513E">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bibliography</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4DD9B7" w14:textId="5AF9CE5E" w:rsidR="0022680E" w:rsidRDefault="0022680E" w:rsidP="00D7591E">
-      <w:pPr>
+    <w:p w14:paraId="6E0420AA" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F65FE17" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonilla, Yarimar 2015. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D7591E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-sovereign futures: French Caribbean politics in the wake of disenchantment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chicago, IL: University of Chicago Press. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D17438" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C648D91" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Burbank, Jane and Frederick Cooper 2023. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D7591E">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post-imperial possibilities: Eurasia, Eurafrica, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Afroasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Princeton, NJ: Princeton University Press. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1897CC05" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127A9537" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Butler, Judith 2012. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D7591E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partings ways: Jewishness and the critique of Zionism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, New York: Columbia University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BB17B5" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B891B20" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coronil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Fernando 2019. The future in question: history and utopia in Latin America (1989- 2010), in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Fernando Coronil reader, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>edited by Julie Skurski, Gary Wilder, Laurent Dubois, Paul Eiss, Edward Murphy, Mariana Coronil and David Pedersen, 128-162. Durham, NC: Duke University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E26016" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288CEE15" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gerasmiov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., Glebov, S., Kaplunovski, A., Mogilner, M. and A. Semyonov 2005. In search of a new imperial history, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D7591E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ab Imperio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, 33-56. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4196570C" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9642C6" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harvey, David 2003. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The new imperialism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Oxford: Oxford University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028C707D" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C4149E" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stoler, Ann L. 2006. Imperial formations and the opacities of rule, in Craig Calhoun, Frederick Cooper and Kevin W. Moore (eds.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D7591E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lessons of empire: imperial histories and American power</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, 48-60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>New York: New Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D57EDDB" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114CD017" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stoler, Ann L. 2016. On degrees of imperial sovereignty, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A914D7">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Duress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00D7591E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imperial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D7591E" w:rsidRPr="00D7591E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durabilities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D7591E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in our times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A914D7">
-[...959 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>173-204. Durham, NC: Duke University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD7BA8D" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511C95E7" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AFA139" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="PMingLiU" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
-          <w:kern w:val="2"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C2513E">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="PMingLiU" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:noProof/>
-          <w:kern w:val="2"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D476849" wp14:editId="77789B6C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06AB5E3D" wp14:editId="774B0AF8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-30480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>21590</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5974080" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1441862476" name="Straight Connector 1441862476"/>
+                <wp:docPr id="1819669756" name="Straight Connector 1819669756"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5974080" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="156082"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
-              <v:line w14:anchorId="21A6F109" id="Straight Connector 1441862476" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-2.4pt,1.7pt" to="468pt,1.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW9CC9qwEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/ofxB0X+RkS5YZcXpo0F2G&#10;rsC6H8DIki1AXxDVOPn3pZQ07bbbMB9kSiQfyce3uT06yw4qoQm+4/NZw5nyMvTGDx3/9XT/cc0Z&#10;ZvA92OBVx08K+e325sNmiq1ahDHYXiVGIB7bKXZ8zDm2QqAclQOchag8OXVIDjJd0yD6BBOhOysW&#10;TbMSU0h9TEEqRHrdnZ18W/G1VjL/0BpVZrbj1FuuZ6rnvpxiu4F2SBBHIy9twD904cB4KnqF2kEG&#10;9pzMX1DOyBQw6DyTwYmgtZGqzkDTzJs/pvk5QlR1FiIH45Um/H+w8uFw5x8T0TBFbDE+pjLFUSdX&#10;/tQfO1ayTley1DEzSY/Lr18+N2viVL76xFtiTJi/qeBYMTpujS9zQAuH75ipGIW+hpRnH+6NtXUX&#10;1rOp46tPy4IMpAhtIZPpYt9x9ANnYAeSmsypImKwpi/ZBQfTsL+ziR2A1j1frpr1omyYqv0WVkrv&#10;AMdzXHWdheBMJjVa4zq+bsp3yba+oKuqp8sAb3QVax/6U2VRlBvtqha96KqI4f2d7Pfq374AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDMtVm/4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITv&#10;lfoO1iL1gsBpg1AJcVB/RKUeG3rpbYmXOCK2o9iA+/bd9lIuK41GMztfuUm2F2caQ+edgvt5BoJc&#10;43XnWgWfu+3sEUSI6DT23pGCbwqwqW5vSiy0v7gPOtexFVziQoEKTIxDIWVoDFkMcz+QY+/gR4uR&#10;5dhKPeKFy20vH7JsKS12jj8YHOjFUHOsT1bBNuW7ZuqPby1OjT18Pb+nVA9K3U3S65rP0xpEpBT/&#10;E/DLwPuh4mF7f3I6iF7BbMHzo4J8AYLtVb5kvv2fllUprxmqHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDW9CC9qwEAAEUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDMtVm/4AAAAAsBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokecolor="#156082" strokeweight=".5pt">
+              <v:line w14:anchorId="6C3303EF" id="Straight Connector 1819669756" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-2.4pt,1.7pt" to="468pt,1.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW9CC9qwEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/ofxB0X+RkS5YZcXpo0F2G&#10;rsC6H8DIki1AXxDVOPn3pZQ07bbbMB9kSiQfyce3uT06yw4qoQm+4/NZw5nyMvTGDx3/9XT/cc0Z&#10;ZvA92OBVx08K+e325sNmiq1ahDHYXiVGIB7bKXZ8zDm2QqAclQOchag8OXVIDjJd0yD6BBOhOysW&#10;TbMSU0h9TEEqRHrdnZ18W/G1VjL/0BpVZrbj1FuuZ6rnvpxiu4F2SBBHIy9twD904cB4KnqF2kEG&#10;9pzMX1DOyBQw6DyTwYmgtZGqzkDTzJs/pvk5QlR1FiIH45Um/H+w8uFw5x8T0TBFbDE+pjLFUSdX&#10;/tQfO1ayTley1DEzSY/Lr18+N2viVL76xFtiTJi/qeBYMTpujS9zQAuH75ipGIW+hpRnH+6NtXUX&#10;1rOp46tPy4IMpAhtIZPpYt9x9ANnYAeSmsypImKwpi/ZBQfTsL+ziR2A1j1frpr1omyYqv0WVkrv&#10;AMdzXHWdheBMJjVa4zq+bsp3yba+oKuqp8sAb3QVax/6U2VRlBvtqha96KqI4f2d7Pfq374AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDMtVm/4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITv&#10;lfoO1iL1gsBpg1AJcVB/RKUeG3rpbYmXOCK2o9iA+/bd9lIuK41GMztfuUm2F2caQ+edgvt5BoJc&#10;43XnWgWfu+3sEUSI6DT23pGCbwqwqW5vSiy0v7gPOtexFVziQoEKTIxDIWVoDFkMcz+QY+/gR4uR&#10;5dhKPeKFy20vH7JsKS12jj8YHOjFUHOsT1bBNuW7ZuqPby1OjT18Pb+nVA9K3U3S65rP0xpEpBT/&#10;E/DLwPuh4mF7f3I6iF7BbMHzo4J8AYLtVb5kvv2fllUprxmqHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDW9CC9qwEAAEUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDMtVm/4AAAAAsBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" strokecolor="#156082" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D9E706" w14:textId="2BA9F42F" w:rsidR="00C03634" w:rsidRDefault="00A914D7" w:rsidP="00D7591E">
-      <w:pPr>
+    <w:p w14:paraId="7CC8ED88" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C2513E">
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This work is copyright of the author. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66034077" w14:textId="77777777" w:rsidR="00C03634" w:rsidRDefault="00C03634" w:rsidP="00D7591E">
-      <w:pPr>
+    <w:p w14:paraId="434D74D7" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D882E74" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C2513E">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It has been published by JASO under a Creative Commons Attribution-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2513E">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NonCommercial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2513E">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2513E">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NonDerivatives</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2513E">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C2513E">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ShareAlike</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C2513E">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> License (CC BY NC ND 4.0) that allows others to share the work with an acknowledgement of the work's authorship and initial publication in this journal as long as it is non-commercial and that those using the work must agree to distribute it under the same license as the original. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00C2513E">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D35F63">
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C2513E">
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0936ED5E" w14:textId="77777777" w:rsidR="00C03634" w:rsidRDefault="00C03634" w:rsidP="00D7591E">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+    <w:p w14:paraId="3C6AE385" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA734D0" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C2513E">
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35F63">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="MS Mincho" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
           <w:noProof/>
-          <w:kern w:val="2"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68EF7571" wp14:editId="1AF5913E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F3EBAB" wp14:editId="6D5C289C">
             <wp:extent cx="1226820" cy="426720"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2040810638" name="Picture 23" descr="A sign with a person and dollar symbol&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="953054544" name="Picture 23" descr="A sign with a person and dollar symbol&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2040810638" name="Picture 23" descr="A sign with a person and dollar symbol&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1226820" cy="426720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D155F99" w14:textId="77777777" w:rsidR="00C03634" w:rsidRPr="00392908" w:rsidRDefault="00C03634" w:rsidP="00D7591E">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+    <w:p w14:paraId="08A2050E" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00D35F63" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Gill Sans MT"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA8965E" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409D7B66" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRDefault="004F7EF5"/>
+    <w:sectPr w:rsidR="004F7EF5" w:rsidSect="00BC7E9F">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="209"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31F5A774" w14:textId="77777777" w:rsidR="00303197" w:rsidRDefault="00303197" w:rsidP="00527487">
+    <w:p w14:paraId="6A22B46B" w14:textId="77777777" w:rsidR="000779E6" w:rsidRDefault="000779E6" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D552850" w14:textId="77777777" w:rsidR="00303197" w:rsidRDefault="00303197" w:rsidP="00527487">
+    <w:p w14:paraId="023DD8CA" w14:textId="77777777" w:rsidR="000779E6" w:rsidRDefault="000779E6" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Gill Sans MT">
-    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...3 lines deleted...]
-      <w:showingPlcHdr/>
+      <w:id w:val="-921411078"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="4C77042A" w14:textId="77777777" w:rsidR="00E94D80" w:rsidRDefault="00E94D80" w:rsidP="00E94D80">
+      <w:p w14:paraId="5BB0BDBC" w14:textId="0DF0CEF5" w:rsidR="00BC7E9F" w:rsidRDefault="00BC7E9F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
-[...3 lines deleted...]
-          </w:rPr>
+          <w:jc w:val="right"/>
         </w:pPr>
-        <w:r w:rsidRPr="6DB29C22">
-[...38 lines deleted...]
-        <w:r w:rsidRPr="003D5B51">
+        <w:r w:rsidRPr="00BC7E9F">
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="003D5B51">
+        <w:r w:rsidRPr="00BC7E9F">
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="003D5B51">
+        <w:r w:rsidRPr="00BC7E9F">
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00BC7E9F">
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           </w:rPr>
-          <w:t>- 2 -</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="003D5B51">
+        <w:r w:rsidRPr="00BC7E9F">
           <w:rPr>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-            <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="399F989D" w14:textId="77777777" w:rsidR="00E94D80" w:rsidRDefault="00E94D80">
-[...9 lines deleted...]
-  <w:p w14:paraId="6691A659" w14:textId="77777777" w:rsidR="00CE1A32" w:rsidRDefault="00CE1A32">
+  <w:p w14:paraId="09B6AA8D" w14:textId="77777777" w:rsidR="00BC7E9F" w:rsidRDefault="00BC7E9F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="386D937F" w14:textId="77777777" w:rsidR="00303197" w:rsidRDefault="00303197" w:rsidP="00527487">
+    <w:p w14:paraId="3F66A43D" w14:textId="77777777" w:rsidR="000779E6" w:rsidRDefault="000779E6" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10CAFB5C" w14:textId="77777777" w:rsidR="00303197" w:rsidRDefault="00303197" w:rsidP="00527487">
+    <w:p w14:paraId="221DC804" w14:textId="77777777" w:rsidR="000779E6" w:rsidRDefault="000779E6" w:rsidP="004F7EF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="72F31927" w14:textId="17A59F4B" w:rsidR="00527487" w:rsidRPr="00A914D7" w:rsidRDefault="00527487">
+    <w:p w14:paraId="38626300" w14:textId="77777777" w:rsidR="004F7EF5" w:rsidRPr="00534AB9" w:rsidRDefault="004F7EF5" w:rsidP="004F7EF5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A914D7">
+      <w:r w:rsidRPr="00534AB9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A914D7">
+      <w:r w:rsidRPr="00534AB9">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve"> MPhil candidate, School of Anthropology and Museum Ethnography, Keble College, University of Oxford. Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00D7591E" w:rsidRPr="00B7680D">
+        <w:r w:rsidRPr="00534AB9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           </w:rPr>
           <w:t>vivian.hong@keble.ox.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="317CBF15" w14:textId="77777777" w:rsidR="00C90649" w:rsidRPr="00534AB9" w:rsidRDefault="00C90649">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534AB9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00534AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This article was corrected on 20 April 2026 to reflect Dr. Lisa Bhungalia’s pronouns. This correction was made throughout, following </w:t>
+      </w:r>
+      <w:r w:rsidR="003E71B1" w:rsidRPr="00534AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> first instance </w:t>
+      </w:r>
+      <w:r w:rsidR="00097DFE" w:rsidRPr="00534AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>noted here.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...165 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D96D99"/>
-[...408 lines deleted...]
-    <w:rsid w:val="73F3F666"/>
+    <w:rsidRoot w:val="004F7EF5"/>
+    <w:rsid w:val="000779E6"/>
+    <w:rsid w:val="00097DFE"/>
+    <w:rsid w:val="001B6416"/>
+    <w:rsid w:val="002563DB"/>
+    <w:rsid w:val="003E71B1"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rsid w:val="0051777C"/>
+    <w:rsid w:val="00534AB9"/>
+    <w:rsid w:val="005A45D2"/>
+    <w:rsid w:val="00653CAE"/>
+    <w:rsid w:val="00955260"/>
+    <w:rsid w:val="00BC7E9F"/>
+    <w:rsid w:val="00C90649"/>
+    <w:rsid w:val="00D25591"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D000A52"/>
-  <w14:defaultImageDpi w14:val="32767"/>
+  <w14:docId w14:val="033A4146"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{AE727EEA-B5FE-1E40-A093-46D7421FAF84}"/>
+  <w15:docId w15:val="{121A0204-0DC0-7049-839D-5D7C9F699A4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6014,661 +2792,729 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman (Body CS)"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E86ADD"/>
+    <w:rsid w:val="004F7EF5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E72EA"/>
+    <w:rsid w:val="004F7EF5"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00527487"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00527487"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F7EF5"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00527487"/>
+    <w:rsid w:val="004F7EF5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0077482E"/>
+    <w:rsid w:val="004F7EF5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...63 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman (Body CS)"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E94D80"/>
+    <w:rsid w:val="00BC7E9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E94D80"/>
+    <w:rsid w:val="00BC7E9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman (Body CS)"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E94D80"/>
+    <w:rsid w:val="00BC7E9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E94D80"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E94D80"/>
+    <w:rsid w:val="00BC7E9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman (Body CS)"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...372 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vivian.hong@keble.ox.ac.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6677,115 +3523,149 @@
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6897,55 +3777,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1588</Words>
-  <Characters>9547</Characters>
+  <Words>1669</Words>
+  <Characters>9515</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11111</CharactersWithSpaces>
+  <CharactersWithSpaces>11162</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hong, Vivian</dc:creator>
+  <dc:creator>Vivian Hong</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>